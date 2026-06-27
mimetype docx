--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -238,59 +238,59 @@
         </w:rPr>
         <w:t xml:space="preserve">Rechtsanwälte unterstützt Arbeitgeber bei der </w:t>
       </w:r>
       <w:r w:rsidR="00637678" w:rsidRPr="00637678">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>fristgerechten Umsetzung</w:t>
       </w:r>
       <w:r w:rsidR="00637678">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> mit Infomaterialien und Online-Training</w:t>
       </w:r>
       <w:r w:rsidRPr="00637678">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEF8301" w14:textId="3B3B06E3" w:rsidR="003C5FA3" w:rsidRDefault="003C5FA3" w:rsidP="003C5FA3">
+    <w:p w14:paraId="2AEF8301" w14:textId="7D7D3C3A" w:rsidR="003C5FA3" w:rsidRDefault="003C5FA3" w:rsidP="003C5FA3">
       <w:r>
         <w:t xml:space="preserve">München, </w:t>
       </w:r>
       <w:r w:rsidR="00BC6ED0">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00563747">
-        <w:t>3</w:t>
+      <w:r w:rsidR="00DD08CE">
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Mai 2026 – Die Vorgaben der Europäischen </w:t>
       </w:r>
       <w:r w:rsidRPr="003C5FA3">
         <w:t>Entgelttransparenzrichtlinie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sind ab 7. Juni 2026 einzuhalten, unabhängig davon, ob die Umsetzung in deutsches Recht bis dahin erfolgt ist. </w:t>
       </w:r>
       <w:r w:rsidR="00803F71">
         <w:t xml:space="preserve">Für Arbeitgeber und Personalverantwortliche vieler Unternehmen bedeutet dies eine große Herausforderung. Die Kanzlei activeMind.legal Rechtsanwälte stellt deswegen drei kompakte Hilfsmittel für Unternehmen bereit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FDCA68" w14:textId="18D2B700" w:rsidR="00803F71" w:rsidRDefault="009B7585" w:rsidP="00803F71">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wann ist die </w:t>
       </w:r>
       <w:r w:rsidR="00803F71">
         <w:t>Deadline für die Entgelttransparenzrichtlinie</w:t>
       </w:r>
       <w:r>
@@ -656,61 +656,61 @@
           <w:t>https://www.activemind.legal/de/presse/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BC6ED0" w:rsidRPr="004D0D06" w:rsidSect="00BC6ED0">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FA58B04" w14:textId="77777777" w:rsidR="00A76759" w:rsidRDefault="00A76759" w:rsidP="00BC6ED0">
+    <w:p w14:paraId="69433FC9" w14:textId="77777777" w:rsidR="00951A67" w:rsidRDefault="00951A67" w:rsidP="00BC6ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51E2AD39" w14:textId="77777777" w:rsidR="00A76759" w:rsidRDefault="00A76759" w:rsidP="00BC6ED0">
+    <w:p w14:paraId="28424914" w14:textId="77777777" w:rsidR="00951A67" w:rsidRDefault="00951A67" w:rsidP="00BC6ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -720,58 +720,58 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4ADE91B0" w14:textId="2067FC01" w:rsidR="00BC6ED0" w:rsidRPr="00BC6ED0" w:rsidRDefault="00BC6ED0" w:rsidP="00BC6ED0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="156082" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BC6ED0">
       <w:rPr>
@@ -966,61 +966,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00BC6ED0">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="156082" w:themeColor="accent1"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00BC6ED0">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="156082" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16A35AF2" w14:textId="77777777" w:rsidR="00A76759" w:rsidRDefault="00A76759" w:rsidP="00BC6ED0">
+    <w:p w14:paraId="25FD079E" w14:textId="77777777" w:rsidR="00951A67" w:rsidRDefault="00951A67" w:rsidP="00BC6ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48F23417" w14:textId="77777777" w:rsidR="00A76759" w:rsidRDefault="00A76759" w:rsidP="00BC6ED0">
+    <w:p w14:paraId="39DC5224" w14:textId="77777777" w:rsidR="00951A67" w:rsidRDefault="00951A67" w:rsidP="00BC6ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1ED5182C" w14:textId="7552CDD9" w:rsidR="00BC6ED0" w:rsidRPr="00BC6ED0" w:rsidRDefault="00BC6ED0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BC6ED0">
       <w:rPr>
         <w:i/>
         <w:iCs/>
@@ -1319,70 +1319,75 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C5FA3"/>
     <w:rsid w:val="000037C8"/>
     <w:rsid w:val="000174FE"/>
     <w:rsid w:val="000C517E"/>
     <w:rsid w:val="00111E2B"/>
     <w:rsid w:val="00131766"/>
     <w:rsid w:val="00177157"/>
+    <w:rsid w:val="002A7735"/>
     <w:rsid w:val="002C37F7"/>
     <w:rsid w:val="002E23FA"/>
     <w:rsid w:val="002E6D28"/>
     <w:rsid w:val="003C5FA3"/>
     <w:rsid w:val="004D0D06"/>
     <w:rsid w:val="00563747"/>
+    <w:rsid w:val="005D41AE"/>
     <w:rsid w:val="005F2B1D"/>
     <w:rsid w:val="00637678"/>
+    <w:rsid w:val="007416DD"/>
     <w:rsid w:val="00767803"/>
     <w:rsid w:val="00803F71"/>
     <w:rsid w:val="00922029"/>
     <w:rsid w:val="00945B44"/>
+    <w:rsid w:val="00951A67"/>
     <w:rsid w:val="009B7585"/>
     <w:rsid w:val="00A76759"/>
     <w:rsid w:val="00B43121"/>
     <w:rsid w:val="00BC6ED0"/>
     <w:rsid w:val="00C36178"/>
     <w:rsid w:val="00C61110"/>
     <w:rsid w:val="00C86BC1"/>
     <w:rsid w:val="00DA042C"/>
+    <w:rsid w:val="00DD08CE"/>
     <w:rsid w:val="00E60BF7"/>
     <w:rsid w:val="00EB200D"/>
     <w:rsid w:val="00F721A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2778,70 +2783,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>542</Words>
-  <Characters>4501</Characters>
+  <Words>497</Words>
+  <Characters>4134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5013</CharactersWithSpaces>
+  <CharactersWithSpaces>4632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Felix Schmidt</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>